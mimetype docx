--- v0 (2025-11-14)
+++ v1 (2026-07-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9430" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6449"/>
         <w:gridCol w:w="2981"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CE420F" w14:paraId="1FC947FE" w14:textId="77777777" w:rsidTr="00CA126F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70534337" w14:textId="77777777" w:rsidR="00CE420F" w:rsidRPr="00CE420F" w:rsidRDefault="00CE420F" w:rsidP="00CE420F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -166,56 +166,63 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1058C6E3" w14:textId="273F8500" w:rsidR="00610AE6" w:rsidRDefault="001C042D" w:rsidP="00610AE6">
+    <w:p w14:paraId="1058C6E3" w14:textId="42C4900E" w:rsidR="00610AE6" w:rsidRDefault="001C042D" w:rsidP="00610AE6">
       <w:r>
-        <w:t>Am 28.12.2024</w:t>
+        <w:t>Am 2</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="006F7399">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.12.202</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7399">
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="00562C80" w:rsidRPr="00562C80">
         <w:t xml:space="preserve"> startet in Deutschland der Verkauf von Silvesterfeuerwerk. Dass man sich dabei nicht nur in Gefahr bringt, sondern auch strafbar machen kann, ist kaum bekannt. </w:t>
       </w:r>
       <w:r w:rsidR="00610AE6">
         <w:t xml:space="preserve">Ein guter Rat: Lasst die Finger von Böllern aus dem Ausland oder selbstgebastelten Knallern. Diese sind illegal und im schlimmsten Fall sogar tödlich. Unsere Tipps: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D2A50B" w14:textId="77777777" w:rsidR="00E26A40" w:rsidRDefault="00E26A40" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="14171A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="041261C7" w14:textId="77777777" w:rsidR="00E26A40" w:rsidRPr="00597F3A" w:rsidRDefault="00E26A40" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -314,182 +321,184 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> #silvester #neujahr #illegal </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4427A706" w14:textId="77777777" w:rsidR="00D24C50" w:rsidRPr="00C8519E" w:rsidRDefault="00D24C50" w:rsidP="00191FE4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D24C50" w:rsidRPr="00C8519E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers CE">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D3092"/>
     <w:rsid w:val="001159DE"/>
     <w:rsid w:val="00191FE4"/>
     <w:rsid w:val="001C042D"/>
     <w:rsid w:val="003C439A"/>
     <w:rsid w:val="003D3092"/>
     <w:rsid w:val="004537E3"/>
     <w:rsid w:val="00496E0A"/>
     <w:rsid w:val="00562C80"/>
     <w:rsid w:val="00597F3A"/>
     <w:rsid w:val="005C2369"/>
     <w:rsid w:val="00610AE6"/>
     <w:rsid w:val="006765F9"/>
     <w:rsid w:val="006B22EC"/>
+    <w:rsid w:val="006F7399"/>
     <w:rsid w:val="0082657B"/>
     <w:rsid w:val="009A2EB6"/>
     <w:rsid w:val="00A54272"/>
     <w:rsid w:val="00A54F22"/>
     <w:rsid w:val="00A715E2"/>
     <w:rsid w:val="00B423CF"/>
     <w:rsid w:val="00BD0138"/>
     <w:rsid w:val="00C12262"/>
     <w:rsid w:val="00C8519E"/>
     <w:rsid w:val="00CE420F"/>
     <w:rsid w:val="00D24C50"/>
     <w:rsid w:val="00D86A05"/>
     <w:rsid w:val="00E26A40"/>
     <w:rsid w:val="00E97BD5"/>
     <w:rsid w:val="00F03E37"/>
     <w:rsid w:val="00F301FC"/>
     <w:rsid w:val="00F65748"/>
     <w:rsid w:val="00F94ACE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2543039F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{47D6E7C7-C7C7-4484-B2B8-C36FA0353C29}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -551,98 +560,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -817,50 +822,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -956,79 +966,79 @@
     <w:name w:val="_6qdm"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="003C439A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="textexposedshow">
     <w:name w:val="text_exposed_show"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="003C439A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="css-901oao">
     <w:name w:val="css-901oao"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00D24C50"/>
   </w:style>
   <w:style w:type="character" w:styleId="Fett">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00597F3A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NichtaufgelsteErwhnung1">
+    <w:name w:val="Nicht aufgelöste Erwähnung1"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E97BD5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00562C80"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="12608965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="342702829">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1494,59 +1504,50 @@
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="6bf2974e-3f78-488e-9002-489c7b36d2cb">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <TaxCatchAll xmlns="6bf2974e-3f78-488e-9002-489c7b36d2cb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cd66045b-cddb-41ff-aa90-b7f9a2875745">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DAD0ACE42057A84CA8775C90B6B1EB9E" ma:contentTypeVersion="14" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="3f925d1d022c2a44efd8688521f75ce7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6bf2974e-3f78-488e-9002-489c7b36d2cb" xmlns:ns3="cd66045b-cddb-41ff-aa90-b7f9a2875745" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="002cfc6700e4f208859aaac89788cb0c" ns2:_="" ns3:_="">
     <xsd:import namespace="6bf2974e-3f78-488e-9002-489c7b36d2cb"/>
     <xsd:import namespace="cd66045b-cddb-41ff-aa90-b7f9a2875745"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -1731,84 +1732,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8300F62D-C208-4A9F-97D1-ABFDC4D583E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6bf2974e-3f78-488e-9002-489c7b36d2cb"/>
     <ds:schemaRef ds:uri="cd66045b-cddb-41ff-aa90-b7f9a2875745"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B148B317-DC63-4F8F-B0D1-6B025428AEDA}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D2CDE13-C1CA-406D-8E3E-4A6908853B75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6bf2974e-3f78-488e-9002-489c7b36d2cb"/>
     <ds:schemaRef ds:uri="cd66045b-cddb-41ff-aa90-b7f9a2875745"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B148B317-DC63-4F8F-B0D1-6B025428AEDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>97</Words>
   <Characters>612</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>